--- v0 (2026-07-01)
+++ v1 (2026-08-30)
@@ -418,324 +418,10166 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L3"/>
+  <dimension ref="A1:N151"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
-    <col width="17" customWidth="1" min="5" max="5"/>
-[...6 lines deleted...]
-    <col width="7" customWidth="1" min="12" max="12"/>
+    <col width="59" customWidth="1" min="5" max="5"/>
+    <col width="19" customWidth="1" min="6" max="6"/>
+    <col width="22" customWidth="1" min="7" max="7"/>
+    <col width="19" customWidth="1" min="8" max="8"/>
+    <col width="54" customWidth="1" min="9" max="9"/>
+    <col width="20" customWidth="1" min="10" max="10"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="7" customWidth="1" min="13" max="13"/>
+    <col width="23" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tickera Numero</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ticket Inicio</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Ticket Fin</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Total Tickets</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Nombre Servidor</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
+          <t>Telefono Servidor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
           <t>Fecha de Transaccion</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Modalidad de Pago</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Numero de Confirmacion</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Precio por Tickera</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Total Esperado</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Monto Pagado</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Saldo</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Talonarios Entregados</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1009</v>
+        <v>42</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>05410</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>05419</t>
+        </is>
       </c>
       <c r="D2" t="n">
         <v>10</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Jorge Rincon</t>
+          <t>Fernando Bolanos</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>7867125018</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>ZELLE</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Yshsbsj67</t>
-[...4 lines deleted...]
-      </c>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr"/>
       <c r="J2" t="n">
         <v>100</v>
       </c>
       <c r="K2" t="n">
         <v>100</v>
       </c>
       <c r="L2" t="n">
-        <v>0</v>
+        <v>100</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
+        <v>111</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>06100</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>06109</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>10</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Eduardo Polo</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>3053191918</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr"/>
+      <c r="J3" t="n">
+        <v>100</v>
+      </c>
+      <c r="K3" t="n">
+        <v>100</v>
+      </c>
+      <c r="L3" t="n">
+        <v>100</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>110</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>06090</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>06099</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>10</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Eduardo Polo</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>3053191918</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr"/>
+      <c r="J4" t="n">
+        <v>100</v>
+      </c>
+      <c r="K4" t="n">
+        <v>100</v>
+      </c>
+      <c r="L4" t="n">
+        <v>100</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>64</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>05630</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>05639</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>10</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Carlos Asuaje</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>3057441896</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Citi</t>
+        </is>
+      </c>
+      <c r="J5" t="n">
+        <v>100</v>
+      </c>
+      <c r="K5" t="n">
+        <v>100</v>
+      </c>
+      <c r="L5" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M5" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>55</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>05540</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>05549</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>10</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Rodolfo de Leon</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>7864273445</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Bank of America</t>
+        </is>
+      </c>
+      <c r="J6" t="n">
+        <v>100</v>
+      </c>
+      <c r="K6" t="n">
+        <v>100</v>
+      </c>
+      <c r="L6" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M6" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>44</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>05430</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>05439</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>10</v>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Richard Villalon</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>3059039733</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>TD Bank</t>
+        </is>
+      </c>
+      <c r="J7" t="n">
+        <v>100</v>
+      </c>
+      <c r="K7" t="n">
+        <v>100</v>
+      </c>
+      <c r="L7" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M7" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>104</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>06030</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>06039</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>10</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Leo Fico</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>3057992481</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Visa 2931</t>
+        </is>
+      </c>
+      <c r="J8" t="n">
+        <v>100</v>
+      </c>
+      <c r="K8" t="n">
+        <v>100</v>
+      </c>
+      <c r="L8" t="n">
+        <v>100</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>150</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>06490</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>06499</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>10</v>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Moisés rojas</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>7867160305</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr"/>
+      <c r="J9" t="n">
+        <v>100</v>
+      </c>
+      <c r="K9" t="n">
+        <v>100</v>
+      </c>
+      <c r="L9" t="n">
+        <v>100</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>149</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>06480</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>06489</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>10</v>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Jean Paul Cajina</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>3055289002</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr"/>
+      <c r="J10" t="n">
+        <v>100</v>
+      </c>
+      <c r="K10" t="n">
+        <v>100</v>
+      </c>
+      <c r="L10" t="n">
+        <v>100</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>148</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>06470</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>06479</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>10</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Roberto Dip</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>7868773169</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>WFCT22GM7483</t>
+        </is>
+      </c>
+      <c r="J11" t="n">
+        <v>100</v>
+      </c>
+      <c r="K11" t="n">
+        <v>100</v>
+      </c>
+      <c r="L11" t="n">
+        <v>100</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>147</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>06460</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>06469</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>10</v>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Jose Montero Hijo Zoraya</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>7869226734</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>08-11-26</t>
+        </is>
+      </c>
+      <c r="J12" t="n">
+        <v>100</v>
+      </c>
+      <c r="K12" t="n">
+        <v>100</v>
+      </c>
+      <c r="L12" t="n">
+        <v>100</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>146</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>06450</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>06459</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>10</v>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Marco Aurelio Borges</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>7866095917</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr"/>
+      <c r="J13" t="n">
+        <v>100</v>
+      </c>
+      <c r="K13" t="n">
+        <v>100</v>
+      </c>
+      <c r="L13" t="n">
+        <v>100</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>145</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>06440</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>06449</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>10</v>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Leonardo Hernandez</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>7863409535</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>08-19-26</t>
+        </is>
+      </c>
+      <c r="J14" t="n">
+        <v>100</v>
+      </c>
+      <c r="K14" t="n">
+        <v>100</v>
+      </c>
+      <c r="L14" t="n">
+        <v>100</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>144</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>06430</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>06439</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>10</v>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Alejo Renzitti</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>7865569322</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="n">
+        <v>100</v>
+      </c>
+      <c r="K15" t="n">
+        <v>100</v>
+      </c>
+      <c r="L15" t="n">
+        <v>100</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>143</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>06420</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>06429</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>10</v>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Gustavo Cardozo</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>7868000415</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="n">
+        <v>100</v>
+      </c>
+      <c r="K16" t="n">
+        <v>100</v>
+      </c>
+      <c r="L16" t="n">
+        <v>100</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>142</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>06410</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>06419</t>
+        </is>
+      </c>
+      <c r="D17" t="n">
+        <v>10</v>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Santiago Saer</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>7868149894</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="n">
+        <v>100</v>
+      </c>
+      <c r="K17" t="n">
+        <v>100</v>
+      </c>
+      <c r="L17" t="n">
+        <v>100</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>141</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>06400</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>06409</t>
+        </is>
+      </c>
+      <c r="D18" t="n">
+        <v>10</v>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Ricardo Rojas</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>7867819926</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="n">
+        <v>100</v>
+      </c>
+      <c r="K18" t="n">
+        <v>100</v>
+      </c>
+      <c r="L18" t="n">
+        <v>100</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>140</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>06390</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>06399</t>
+        </is>
+      </c>
+      <c r="D19" t="n">
+        <v>10</v>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Teddy Rodriguez</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>3057801666</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr"/>
+      <c r="J19" t="n">
+        <v>100</v>
+      </c>
+      <c r="K19" t="n">
+        <v>100</v>
+      </c>
+      <c r="L19" t="n">
+        <v>100</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>139</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>06380</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>06389</t>
+        </is>
+      </c>
+      <c r="D20" t="n">
+        <v>10</v>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Paulo Vecino</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>7866160699</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>08/10/2026 5:50 PM</t>
+        </is>
+      </c>
+      <c r="J20" t="n">
+        <v>100</v>
+      </c>
+      <c r="K20" t="n">
+        <v>100</v>
+      </c>
+      <c r="L20" t="n">
+        <v>100</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>138</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>06370</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>06379</t>
+        </is>
+      </c>
+      <c r="D21" t="n">
+        <v>10</v>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Arnoldo Portillo</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>7868254156</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>08-11-2026 / Le, pago 200.27 a Fadul</t>
+        </is>
+      </c>
+      <c r="J21" t="n">
+        <v>100</v>
+      </c>
+      <c r="K21" t="n">
+        <v>100</v>
+      </c>
+      <c r="L21" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M21" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>137</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>06360</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>06369</t>
+        </is>
+      </c>
+      <c r="D22" t="n">
+        <v>10</v>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Francesco Tanzella</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>7866639401</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="n">
+        <v>100</v>
+      </c>
+      <c r="K22" t="n">
+        <v>100</v>
+      </c>
+      <c r="L22" t="n">
+        <v>100</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>136</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>06350</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>06359</t>
+        </is>
+      </c>
+      <c r="D23" t="n">
+        <v>10</v>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Carlos Purroy</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>5618605506</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr"/>
+      <c r="J23" t="n">
+        <v>100</v>
+      </c>
+      <c r="K23" t="n">
+        <v>100</v>
+      </c>
+      <c r="L23" t="n">
+        <v>100</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>135</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>06340</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>06349</t>
+        </is>
+      </c>
+      <c r="D24" t="n">
+        <v>10</v>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Regulo Casillas</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>3059223033</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>CTLEBLDWFAEH</t>
+        </is>
+      </c>
+      <c r="J24" t="n">
+        <v>100</v>
+      </c>
+      <c r="K24" t="n">
+        <v>100</v>
+      </c>
+      <c r="L24" t="n">
+        <v>100</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>134</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>06330</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>06339</t>
+        </is>
+      </c>
+      <c r="D25" t="n">
+        <v>10</v>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Fadel Chayeb</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>7865431365</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>08/10/2026 Hora 545 PM</t>
+        </is>
+      </c>
+      <c r="J25" t="n">
+        <v>100</v>
+      </c>
+      <c r="K25" t="n">
+        <v>100</v>
+      </c>
+      <c r="L25" t="n">
+        <v>100</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>133</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>06320</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>06329</t>
+        </is>
+      </c>
+      <c r="D26" t="n">
+        <v>10</v>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Andres Cardozo</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>7868000415</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr"/>
+      <c r="J26" t="n">
+        <v>100</v>
+      </c>
+      <c r="K26" t="n">
+        <v>100</v>
+      </c>
+      <c r="L26" t="n">
+        <v>100</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>132</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>06310</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>06319</t>
+        </is>
+      </c>
+      <c r="D27" t="n">
+        <v>10</v>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Fernando Frias</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>7866087557</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr"/>
+      <c r="J27" t="n">
+        <v>100</v>
+      </c>
+      <c r="K27" t="n">
+        <v>100</v>
+      </c>
+      <c r="L27" t="n">
+        <v>100</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>131</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>06300</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>06309</t>
+        </is>
+      </c>
+      <c r="D28" t="n">
+        <v>10</v>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Roberto Colmenares</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>7863043643</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>08/10/2026 Hora 555 PM</t>
+        </is>
+      </c>
+      <c r="J28" t="n">
+        <v>100</v>
+      </c>
+      <c r="K28" t="n">
+        <v>100</v>
+      </c>
+      <c r="L28" t="n">
+        <v>100</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>130</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>06290</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>06299</t>
+        </is>
+      </c>
+      <c r="D29" t="n">
+        <v>10</v>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Gaston Tercero</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>3054950957</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="n">
+        <v>100</v>
+      </c>
+      <c r="K29" t="n">
+        <v>100</v>
+      </c>
+      <c r="L29" t="n">
+        <v>100</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>129</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>06280</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>06289</t>
+        </is>
+      </c>
+      <c r="D30" t="n">
+        <v>10</v>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Enrique Castillo</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>3053104580</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>08-11-2026 // hora 652PM</t>
+        </is>
+      </c>
+      <c r="J30" t="n">
+        <v>100</v>
+      </c>
+      <c r="K30" t="n">
+        <v>100</v>
+      </c>
+      <c r="L30" t="n">
+        <v>100</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>128</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>06270</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>06279</t>
+        </is>
+      </c>
+      <c r="D31" t="n">
+        <v>10</v>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Jose Romano</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>7863039039</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr"/>
+      <c r="J31" t="n">
+        <v>100</v>
+      </c>
+      <c r="K31" t="n">
+        <v>100</v>
+      </c>
+      <c r="L31" t="n">
+        <v>40</v>
+      </c>
+      <c r="M31" t="n">
+        <v>60</v>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>125</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>06240</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>06249</t>
+        </is>
+      </c>
+      <c r="D32" t="n">
+        <v>10</v>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Fernando Bolanos</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>7867125018</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr"/>
+      <c r="J32" t="n">
+        <v>100</v>
+      </c>
+      <c r="K32" t="n">
+        <v>100</v>
+      </c>
+      <c r="L32" t="n">
+        <v>100</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>124</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>06230</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>06239</t>
+        </is>
+      </c>
+      <c r="D33" t="n">
+        <v>10</v>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Fernando Bolanos</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>7867125018</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr"/>
+      <c r="J33" t="n">
+        <v>100</v>
+      </c>
+      <c r="K33" t="n">
+        <v>100</v>
+      </c>
+      <c r="L33" t="n">
+        <v>100</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>123</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>06220</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>06229</t>
+        </is>
+      </c>
+      <c r="D34" t="n">
+        <v>10</v>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Fernando Bolanos</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>7867125018</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr"/>
+      <c r="J34" t="n">
+        <v>100</v>
+      </c>
+      <c r="K34" t="n">
+        <v>100</v>
+      </c>
+      <c r="L34" t="n">
+        <v>100</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>122</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>06210</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>06219</t>
+        </is>
+      </c>
+      <c r="D35" t="n">
+        <v>10</v>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Fernando Bolanos</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>7867125018</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>Revisar pago de Constantino  - A cuenta de Batistoni</t>
+        </is>
+      </c>
+      <c r="J35" t="n">
+        <v>100</v>
+      </c>
+      <c r="K35" t="n">
+        <v>100</v>
+      </c>
+      <c r="L35" t="n">
+        <v>100</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>121</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>06200</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>06209</t>
+        </is>
+      </c>
+      <c r="D36" t="n">
+        <v>10</v>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Fernando Bolanos</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>7867125018</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>a SVDP con 0.27</t>
+        </is>
+      </c>
+      <c r="J36" t="n">
+        <v>100</v>
+      </c>
+      <c r="K36" t="n">
+        <v>100</v>
+      </c>
+      <c r="L36" t="n">
+        <v>100</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>120</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>06190</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>06199</t>
+        </is>
+      </c>
+      <c r="D37" t="n">
+        <v>10</v>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Edgar Martinez</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>3057442230</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr"/>
+      <c r="J37" t="n">
+        <v>100</v>
+      </c>
+      <c r="K37" t="n">
+        <v>100</v>
+      </c>
+      <c r="L37" t="n">
+        <v>100</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>119</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>06180</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>06189</t>
+        </is>
+      </c>
+      <c r="D38" t="n">
+        <v>10</v>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Edgar Martinez</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>3057442230</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr"/>
+      <c r="J38" t="n">
+        <v>100</v>
+      </c>
+      <c r="K38" t="n">
+        <v>100</v>
+      </c>
+      <c r="L38" t="n">
+        <v>100</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>118</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>06170</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>06179</t>
+        </is>
+      </c>
+      <c r="D39" t="n">
+        <v>10</v>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Edgar Martinez</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>3057442230</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr"/>
+      <c r="J39" t="n">
+        <v>100</v>
+      </c>
+      <c r="K39" t="n">
+        <v>100</v>
+      </c>
+      <c r="L39" t="n">
+        <v>100</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>117</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>06160</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>06169</t>
+        </is>
+      </c>
+      <c r="D40" t="n">
+        <v>10</v>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Edgar Martinez</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>3057442230</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr"/>
+      <c r="J40" t="n">
+        <v>100</v>
+      </c>
+      <c r="K40" t="n">
+        <v>100</v>
+      </c>
+      <c r="L40" t="n">
+        <v>100</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>116</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>06150</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>06159</t>
+        </is>
+      </c>
+      <c r="D41" t="n">
+        <v>10</v>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Jose Lugo</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>7868166669</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>POR PAGAR</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr"/>
+      <c r="J41" t="n">
+        <v>100</v>
+      </c>
+      <c r="K41" t="n">
+        <v>100</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>100</v>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>115</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>06140</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>06149</t>
+        </is>
+      </c>
+      <c r="D42" t="n">
+        <v>10</v>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Mauricio Borja // Ojo 50 Batistoni</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>7864128411</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr"/>
+      <c r="J42" t="n">
+        <v>100</v>
+      </c>
+      <c r="K42" t="n">
+        <v>100</v>
+      </c>
+      <c r="L42" t="n">
+        <v>100</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>114</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>06130</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>06139</t>
+        </is>
+      </c>
+      <c r="D43" t="n">
+        <v>10</v>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Gustavo Carbonere</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>9419990260</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>08/23/26</t>
+        </is>
+      </c>
+      <c r="J43" t="n">
+        <v>100</v>
+      </c>
+      <c r="K43" t="n">
+        <v>100</v>
+      </c>
+      <c r="L43" t="n">
+        <v>100</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>113</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>06120</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>06129</t>
+        </is>
+      </c>
+      <c r="D44" t="n">
+        <v>10</v>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Jose Finol / Sleman</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>3055150161</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>BBT409973037</t>
+        </is>
+      </c>
+      <c r="J44" t="n">
+        <v>100</v>
+      </c>
+      <c r="K44" t="n">
+        <v>100</v>
+      </c>
+      <c r="L44" t="n">
+        <v>100</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>112</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>06110</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>06119</t>
+        </is>
+      </c>
+      <c r="D45" t="n">
+        <v>10</v>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Jairo Atencio</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>3217542280</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>08-11-26 Hora 850 pm</t>
+        </is>
+      </c>
+      <c r="J45" t="n">
+        <v>100</v>
+      </c>
+      <c r="K45" t="n">
+        <v>100</v>
+      </c>
+      <c r="L45" t="n">
+        <v>100</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>109</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>06080</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>06089</t>
+        </is>
+      </c>
+      <c r="D46" t="n">
+        <v>10</v>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Jorge Rincon</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>3055150161</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>08-19-2026</t>
+        </is>
+      </c>
+      <c r="J46" t="n">
+        <v>100</v>
+      </c>
+      <c r="K46" t="n">
+        <v>100</v>
+      </c>
+      <c r="L46" t="n">
+        <v>100</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>97</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>05960</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>05969</t>
+        </is>
+      </c>
+      <c r="D47" t="n">
+        <v>10</v>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Jorge Ibrahim</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>7865538711</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>WFCT22D9NLZW</t>
+        </is>
+      </c>
+      <c r="J47" t="n">
+        <v>100</v>
+      </c>
+      <c r="K47" t="n">
+        <v>100</v>
+      </c>
+      <c r="L47" t="n">
+        <v>100</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>90</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>05890</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>05899</t>
+        </is>
+      </c>
+      <c r="D48" t="n">
+        <v>10</v>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Isaac Cali</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>7868261311</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>Por identificar</t>
+        </is>
+      </c>
+      <c r="J48" t="n">
+        <v>100</v>
+      </c>
+      <c r="K48" t="n">
+        <v>100</v>
+      </c>
+      <c r="L48" t="n">
+        <v>100</v>
+      </c>
+      <c r="M48" t="n">
+        <v>0</v>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>108</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>06070</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>06079</t>
+        </is>
+      </c>
+      <c r="D49" t="n">
+        <v>10</v>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Rosmel Diaz // Fernando Bolaños la mitad 70 cash y 30 TDC</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>7865538142</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr"/>
+      <c r="J49" t="n">
+        <v>100</v>
+      </c>
+      <c r="K49" t="n">
+        <v>100</v>
+      </c>
+      <c r="L49" t="n">
+        <v>100</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>107</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>06060</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>06069</t>
+        </is>
+      </c>
+      <c r="D50" t="n">
+        <v>10</v>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Roberto Berasain</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>9396398096</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr"/>
+      <c r="J50" t="n">
+        <v>100</v>
+      </c>
+      <c r="K50" t="n">
+        <v>100</v>
+      </c>
+      <c r="L50" t="n">
+        <v>100</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>106</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>06050</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>06059</t>
+        </is>
+      </c>
+      <c r="D51" t="n">
+        <v>10</v>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Fatalah Cadid</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>7862165678</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>08-18-2026</t>
+        </is>
+      </c>
+      <c r="J51" t="n">
+        <v>100</v>
+      </c>
+      <c r="K51" t="n">
+        <v>100</v>
+      </c>
+      <c r="L51" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M51" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>105</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>06040</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>06049</t>
+        </is>
+      </c>
+      <c r="D52" t="n">
+        <v>10</v>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Pedro Quijada</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>7863192814</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>08-11-2026</t>
+        </is>
+      </c>
+      <c r="J52" t="n">
+        <v>100</v>
+      </c>
+      <c r="K52" t="n">
+        <v>100</v>
+      </c>
+      <c r="L52" t="n">
+        <v>100</v>
+      </c>
+      <c r="M52" t="n">
+        <v>0</v>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>103</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>06020</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>06029</t>
+        </is>
+      </c>
+      <c r="D53" t="n">
+        <v>10</v>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Oswaldo Carrizo</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>7868535603</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr"/>
+      <c r="J53" t="n">
+        <v>100</v>
+      </c>
+      <c r="K53" t="n">
+        <v>100</v>
+      </c>
+      <c r="L53" t="n">
+        <v>50</v>
+      </c>
+      <c r="M53" t="n">
+        <v>50</v>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>102</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>06010</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>06019</t>
+        </is>
+      </c>
+      <c r="D54" t="n">
+        <v>10</v>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Miguel Arenas</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>9549346637</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr"/>
+      <c r="J54" t="n">
+        <v>100</v>
+      </c>
+      <c r="K54" t="n">
+        <v>100</v>
+      </c>
+      <c r="L54" t="n">
+        <v>100</v>
+      </c>
+      <c r="M54" t="n">
+        <v>0</v>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>101</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>06000</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>06009</t>
+        </is>
+      </c>
+      <c r="D55" t="n">
+        <v>10</v>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Miguel Arenas</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>9549346637</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr"/>
+      <c r="J55" t="n">
+        <v>100</v>
+      </c>
+      <c r="K55" t="n">
+        <v>100</v>
+      </c>
+      <c r="L55" t="n">
+        <v>100</v>
+      </c>
+      <c r="M55" t="n">
+        <v>0</v>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>100</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>05990</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>05999</t>
+        </is>
+      </c>
+      <c r="D56" t="n">
+        <v>10</v>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Robert Sanchez</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>4044222853</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>08-11-26 // 70$ cash y 30$ Zelle</t>
+        </is>
+      </c>
+      <c r="J56" t="n">
+        <v>100</v>
+      </c>
+      <c r="K56" t="n">
+        <v>100</v>
+      </c>
+      <c r="L56" t="n">
+        <v>100</v>
+      </c>
+      <c r="M56" t="n">
+        <v>0</v>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>99</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>05980</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>05989</t>
+        </is>
+      </c>
+      <c r="D57" t="n">
+        <v>10</v>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Gustavo Heras</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>7863039099</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>08-25-26</t>
+        </is>
+      </c>
+      <c r="J57" t="n">
+        <v>100</v>
+      </c>
+      <c r="K57" t="n">
+        <v>100</v>
+      </c>
+      <c r="L57" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M57" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>98</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>05970</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>05979</t>
+        </is>
+      </c>
+      <c r="D58" t="n">
+        <v>10</v>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Tito Villalobos</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>7866784040</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="n">
+        <v>100</v>
+      </c>
+      <c r="K58" t="n">
+        <v>100</v>
+      </c>
+      <c r="L58" t="n">
+        <v>100</v>
+      </c>
+      <c r="M58" t="n">
+        <v>0</v>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>96</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>05950</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>05959</t>
+        </is>
+      </c>
+      <c r="D59" t="n">
+        <v>10</v>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Michael Martinez</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>3059793243</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr"/>
+      <c r="J59" t="n">
+        <v>100</v>
+      </c>
+      <c r="K59" t="n">
+        <v>100</v>
+      </c>
+      <c r="L59" t="n">
+        <v>100</v>
+      </c>
+      <c r="M59" t="n">
+        <v>0</v>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>95</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>05940</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>05949</t>
+        </is>
+      </c>
+      <c r="D60" t="n">
+        <v>10</v>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Aaron Perez</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>7546106849</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr"/>
+      <c r="J60" t="n">
+        <v>100</v>
+      </c>
+      <c r="K60" t="n">
+        <v>100</v>
+      </c>
+      <c r="L60" t="n">
+        <v>100</v>
+      </c>
+      <c r="M60" t="n">
+        <v>0</v>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>94</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>05930</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>05939</t>
+        </is>
+      </c>
+      <c r="D61" t="n">
+        <v>10</v>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Carlos Gil</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>7863780531</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>08/10/2026 Hora 6:30 PM</t>
+        </is>
+      </c>
+      <c r="J61" t="n">
+        <v>100</v>
+      </c>
+      <c r="K61" t="n">
+        <v>100</v>
+      </c>
+      <c r="L61" t="n">
+        <v>100</v>
+      </c>
+      <c r="M61" t="n">
+        <v>0</v>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>93</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>05920</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>05929</t>
+        </is>
+      </c>
+      <c r="D62" t="n">
+        <v>10</v>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Valdemar Montilla</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>7867737602</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>08-18-26</t>
+        </is>
+      </c>
+      <c r="J62" t="n">
+        <v>100</v>
+      </c>
+      <c r="K62" t="n">
+        <v>100</v>
+      </c>
+      <c r="L62" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M62" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>92</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>05910</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>05919</t>
+        </is>
+      </c>
+      <c r="D63" t="n">
+        <v>10</v>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Naudis Camacaro</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>7864275830</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>08-26-26</t>
+        </is>
+      </c>
+      <c r="J63" t="n">
+        <v>100</v>
+      </c>
+      <c r="K63" t="n">
+        <v>100</v>
+      </c>
+      <c r="L63" t="n">
+        <v>100</v>
+      </c>
+      <c r="M63" t="n">
+        <v>0</v>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>91</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>05900</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>05909</t>
+        </is>
+      </c>
+      <c r="D64" t="n">
+        <v>10</v>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Luis Portillo</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>9549935265</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr"/>
+      <c r="J64" t="n">
+        <v>100</v>
+      </c>
+      <c r="K64" t="n">
+        <v>100</v>
+      </c>
+      <c r="L64" t="n">
+        <v>100</v>
+      </c>
+      <c r="M64" t="n">
+        <v>0</v>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>89</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>05880</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>05889</t>
+        </is>
+      </c>
+      <c r="D65" t="n">
+        <v>10</v>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Louis Bravo</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>3059939839</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>08-11-26 // hora 715PM</t>
+        </is>
+      </c>
+      <c r="J65" t="n">
+        <v>100</v>
+      </c>
+      <c r="K65" t="n">
+        <v>100</v>
+      </c>
+      <c r="L65" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M65" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>88</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>05870</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>05879</t>
+        </is>
+      </c>
+      <c r="D66" t="n">
+        <v>10</v>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Antonio Rivero</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>7864122812</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>Pago a Juan Batistoni</t>
+        </is>
+      </c>
+      <c r="J66" t="n">
+        <v>100</v>
+      </c>
+      <c r="K66" t="n">
+        <v>100</v>
+      </c>
+      <c r="L66" t="n">
+        <v>100</v>
+      </c>
+      <c r="M66" t="n">
+        <v>0</v>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>87</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>05860</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>05869</t>
+        </is>
+      </c>
+      <c r="D67" t="n">
+        <v>10</v>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Dario Suarez</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>7866894458</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr"/>
+      <c r="J67" t="n">
+        <v>100</v>
+      </c>
+      <c r="K67" t="n">
+        <v>100</v>
+      </c>
+      <c r="L67" t="n">
+        <v>30</v>
+      </c>
+      <c r="M67" t="n">
+        <v>70</v>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>86</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>05850</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>05859</t>
+        </is>
+      </c>
+      <c r="D68" t="n">
+        <v>10</v>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Giovany Genua</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>7864742987</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr"/>
+      <c r="J68" t="n">
+        <v>100</v>
+      </c>
+      <c r="K68" t="n">
+        <v>100</v>
+      </c>
+      <c r="L68" t="n">
+        <v>100</v>
+      </c>
+      <c r="M68" t="n">
+        <v>0</v>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>85</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>05840</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>05849</t>
+        </is>
+      </c>
+      <c r="D69" t="n">
+        <v>10</v>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Eli Lobo</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>7869425784</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>08-26-26</t>
+        </is>
+      </c>
+      <c r="J69" t="n">
+        <v>100</v>
+      </c>
+      <c r="K69" t="n">
+        <v>100</v>
+      </c>
+      <c r="L69" t="n">
+        <v>100</v>
+      </c>
+      <c r="M69" t="n">
+        <v>0</v>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>84</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>05830</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>05839</t>
+        </is>
+      </c>
+      <c r="D70" t="n">
+        <v>10</v>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Cesar Urrieta</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>7862523712</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>08-11-26</t>
+        </is>
+      </c>
+      <c r="J70" t="n">
+        <v>100</v>
+      </c>
+      <c r="K70" t="n">
+        <v>100</v>
+      </c>
+      <c r="L70" t="n">
+        <v>100</v>
+      </c>
+      <c r="M70" t="n">
+        <v>0</v>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>83</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>05820</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>05829</t>
+        </is>
+      </c>
+      <c r="D71" t="n">
+        <v>10</v>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Alvaro Velasquez</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>9546636094</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>08-11-26</t>
+        </is>
+      </c>
+      <c r="J71" t="n">
+        <v>100</v>
+      </c>
+      <c r="K71" t="n">
+        <v>100</v>
+      </c>
+      <c r="L71" t="n">
+        <v>100</v>
+      </c>
+      <c r="M71" t="n">
+        <v>0</v>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>82</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>05810</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>05819</t>
+        </is>
+      </c>
+      <c r="D72" t="n">
+        <v>10</v>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>JJ Fernandez</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>9543057723</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>08/25/2026 devolvió 6 tickets</t>
+        </is>
+      </c>
+      <c r="J72" t="n">
+        <v>100</v>
+      </c>
+      <c r="K72" t="n">
+        <v>100</v>
+      </c>
+      <c r="L72" t="n">
+        <v>40</v>
+      </c>
+      <c r="M72" t="n">
+        <v>60</v>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>81</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>05800</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>05809</t>
+        </is>
+      </c>
+      <c r="D73" t="n">
+        <v>10</v>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Guillermo Isturiz</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>7547031254</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>08-11-26</t>
+        </is>
+      </c>
+      <c r="J73" t="n">
+        <v>100</v>
+      </c>
+      <c r="K73" t="n">
+        <v>100</v>
+      </c>
+      <c r="L73" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M73" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>80</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>05790</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>05799</t>
+        </is>
+      </c>
+      <c r="D74" t="n">
+        <v>10</v>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>JJ Fernandez</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>9543057723</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr"/>
+      <c r="J74" t="n">
+        <v>100</v>
+      </c>
+      <c r="K74" t="n">
+        <v>100</v>
+      </c>
+      <c r="L74" t="n">
+        <v>100</v>
+      </c>
+      <c r="M74" t="n">
+        <v>0</v>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>79</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>05780</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>05789</t>
+        </is>
+      </c>
+      <c r="D75" t="n">
+        <v>10</v>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Elysaul Montiel</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>3053100020</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>08-11-2026</t>
+        </is>
+      </c>
+      <c r="J75" t="n">
+        <v>100</v>
+      </c>
+      <c r="K75" t="n">
+        <v>100</v>
+      </c>
+      <c r="L75" t="n">
+        <v>100</v>
+      </c>
+      <c r="M75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>78</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>05770</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>05779</t>
+        </is>
+      </c>
+      <c r="D76" t="n">
+        <v>10</v>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Elysaul Montiel</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>3053100020</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>08-11-2026</t>
+        </is>
+      </c>
+      <c r="J76" t="n">
+        <v>100</v>
+      </c>
+      <c r="K76" t="n">
+        <v>100</v>
+      </c>
+      <c r="L76" t="n">
+        <v>100</v>
+      </c>
+      <c r="M76" t="n">
+        <v>0</v>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>77</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>05760</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>05769</t>
+        </is>
+      </c>
+      <c r="D77" t="n">
+        <v>10</v>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Elysaul Montiel</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>3053100020</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>08-11-2026</t>
+        </is>
+      </c>
+      <c r="J77" t="n">
+        <v>100</v>
+      </c>
+      <c r="K77" t="n">
+        <v>100</v>
+      </c>
+      <c r="L77" t="n">
+        <v>100</v>
+      </c>
+      <c r="M77" t="n">
+        <v>0</v>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>76</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>05750</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>05759</t>
+        </is>
+      </c>
+      <c r="D78" t="n">
+        <v>10</v>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Carlos Purroy</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>5618605506</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr"/>
+      <c r="J78" t="n">
+        <v>100</v>
+      </c>
+      <c r="K78" t="n">
+        <v>100</v>
+      </c>
+      <c r="L78" t="n">
+        <v>100</v>
+      </c>
+      <c r="M78" t="n">
+        <v>0</v>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>75</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>05740</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>05749</t>
+        </is>
+      </c>
+      <c r="D79" t="n">
+        <v>10</v>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Orlando Sanz</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>7034880943</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>08-18-27</t>
+        </is>
+      </c>
+      <c r="J79" t="n">
+        <v>100</v>
+      </c>
+      <c r="K79" t="n">
+        <v>100</v>
+      </c>
+      <c r="L79" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M79" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>74</v>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>05730</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>05739</t>
+        </is>
+      </c>
+      <c r="D80" t="n">
+        <v>10</v>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Hector Tovar</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>9545168587</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>08/11/2026 Hora 8:30 AM</t>
+        </is>
+      </c>
+      <c r="J80" t="n">
+        <v>100</v>
+      </c>
+      <c r="K80" t="n">
+        <v>100</v>
+      </c>
+      <c r="L80" t="n">
+        <v>100</v>
+      </c>
+      <c r="M80" t="n">
+        <v>0</v>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>73</v>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>05720</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>05729</t>
+        </is>
+      </c>
+      <c r="D81" t="n">
+        <v>10</v>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Hubert Fuenmayor</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>7868622327</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr"/>
+      <c r="J81" t="n">
+        <v>100</v>
+      </c>
+      <c r="K81" t="n">
+        <v>100</v>
+      </c>
+      <c r="L81" t="n">
+        <v>100</v>
+      </c>
+      <c r="M81" t="n">
+        <v>0</v>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>72</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>05710</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>05719</t>
+        </is>
+      </c>
+      <c r="D82" t="n">
+        <v>10</v>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Jorge Bermudez</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>8323826530</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>Jose Fadul 08-18-26</t>
+        </is>
+      </c>
+      <c r="J82" t="n">
+        <v>100</v>
+      </c>
+      <c r="K82" t="n">
+        <v>100</v>
+      </c>
+      <c r="L82" t="n">
+        <v>100</v>
+      </c>
+      <c r="M82" t="n">
+        <v>0</v>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="n">
+        <v>71</v>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>05700</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>05709</t>
+        </is>
+      </c>
+      <c r="D83" t="n">
+        <v>10</v>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Jorge Bermudez</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>8323826530</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>08-18-2026</t>
+        </is>
+      </c>
+      <c r="J83" t="n">
+        <v>100</v>
+      </c>
+      <c r="K83" t="n">
+        <v>100</v>
+      </c>
+      <c r="L83" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M83" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>70</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>05690</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>05699</t>
+        </is>
+      </c>
+      <c r="D84" t="n">
+        <v>10</v>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Montenegro Mora</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>3055707593</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>081126</t>
+        </is>
+      </c>
+      <c r="J84" t="n">
+        <v>100</v>
+      </c>
+      <c r="K84" t="n">
+        <v>100</v>
+      </c>
+      <c r="L84" t="n">
+        <v>100</v>
+      </c>
+      <c r="M84" t="n">
+        <v>0</v>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>69</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>05680</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>05689</t>
+        </is>
+      </c>
+      <c r="D85" t="n">
+        <v>10</v>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Montenegro Mora</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>3055707593</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>081126</t>
+        </is>
+      </c>
+      <c r="J85" t="n">
+        <v>100</v>
+      </c>
+      <c r="K85" t="n">
+        <v>100</v>
+      </c>
+      <c r="L85" t="n">
+        <v>100</v>
+      </c>
+      <c r="M85" t="n">
+        <v>0</v>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>68</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>05670</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>05679</t>
+        </is>
+      </c>
+      <c r="D86" t="n">
+        <v>10</v>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Montenegro Mora</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>3055707593</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>081126</t>
+        </is>
+      </c>
+      <c r="J86" t="n">
+        <v>100</v>
+      </c>
+      <c r="K86" t="n">
+        <v>100</v>
+      </c>
+      <c r="L86" t="n">
+        <v>100</v>
+      </c>
+      <c r="M86" t="n">
+        <v>0</v>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>67</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>05660</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>05669</t>
+        </is>
+      </c>
+      <c r="D87" t="n">
+        <v>10</v>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Montenegro Mora</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>3055707593</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>081126</t>
+        </is>
+      </c>
+      <c r="J87" t="n">
+        <v>100</v>
+      </c>
+      <c r="K87" t="n">
+        <v>100</v>
+      </c>
+      <c r="L87" t="n">
+        <v>100</v>
+      </c>
+      <c r="M87" t="n">
+        <v>0</v>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>66</v>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>05650</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>05659</t>
+        </is>
+      </c>
+      <c r="D88" t="n">
+        <v>10</v>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Montenegro Mora</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>3055707593</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>08-11-26</t>
+        </is>
+      </c>
+      <c r="J88" t="n">
+        <v>100</v>
+      </c>
+      <c r="K88" t="n">
+        <v>100</v>
+      </c>
+      <c r="L88" t="n">
+        <v>100</v>
+      </c>
+      <c r="M88" t="n">
+        <v>0</v>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>65</v>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>05640</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>05649</t>
+        </is>
+      </c>
+      <c r="D89" t="n">
+        <v>10</v>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Carlos Asuaje</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>3057441896</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>08-18-26</t>
+        </is>
+      </c>
+      <c r="J89" t="n">
+        <v>100</v>
+      </c>
+      <c r="K89" t="n">
+        <v>100</v>
+      </c>
+      <c r="L89" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M89" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>63</v>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>05620</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>05629</t>
+        </is>
+      </c>
+      <c r="D90" t="n">
+        <v>10</v>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Augusto Rojas</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>7866945466</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>POR PAGAR</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr"/>
+      <c r="J90" t="n">
+        <v>100</v>
+      </c>
+      <c r="K90" t="n">
+        <v>100</v>
+      </c>
+      <c r="L90" t="n">
+        <v>0</v>
+      </c>
+      <c r="M90" t="n">
+        <v>100</v>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>62</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>05610</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>05619</t>
+        </is>
+      </c>
+      <c r="D91" t="n">
+        <v>10</v>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Augusto Rojas</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>7866945466</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>POR PAGAR</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr"/>
+      <c r="J91" t="n">
+        <v>100</v>
+      </c>
+      <c r="K91" t="n">
+        <v>100</v>
+      </c>
+      <c r="L91" t="n">
+        <v>0</v>
+      </c>
+      <c r="M91" t="n">
+        <v>100</v>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>61</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>05600</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>05609</t>
+        </is>
+      </c>
+      <c r="D92" t="n">
+        <v>10</v>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Juan Carillo</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>7865474991</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>08/25/2026 por USD 250,00</t>
+        </is>
+      </c>
+      <c r="J92" t="n">
+        <v>100</v>
+      </c>
+      <c r="K92" t="n">
+        <v>100</v>
+      </c>
+      <c r="L92" t="n">
+        <v>100</v>
+      </c>
+      <c r="M92" t="n">
+        <v>0</v>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>60</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>05590</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>05599</t>
+        </is>
+      </c>
+      <c r="D93" t="n">
+        <v>10</v>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Santiago Gaviria</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>7864683988</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>08-11-2026</t>
+        </is>
+      </c>
+      <c r="J93" t="n">
+        <v>100</v>
+      </c>
+      <c r="K93" t="n">
+        <v>100</v>
+      </c>
+      <c r="L93" t="n">
+        <v>100</v>
+      </c>
+      <c r="M93" t="n">
+        <v>0</v>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>59</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>05580</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>05589</t>
+        </is>
+      </c>
+      <c r="D94" t="n">
+        <v>10</v>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Freddy Alarcon</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>7868243324</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr"/>
+      <c r="J94" t="n">
+        <v>100</v>
+      </c>
+      <c r="K94" t="n">
+        <v>100</v>
+      </c>
+      <c r="L94" t="n">
+        <v>100</v>
+      </c>
+      <c r="M94" t="n">
+        <v>0</v>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="n">
+        <v>58</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>05570</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>05579</t>
+        </is>
+      </c>
+      <c r="D95" t="n">
+        <v>10</v>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Freddy Alarcon</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>7868243324</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr"/>
+      <c r="J95" t="n">
+        <v>100</v>
+      </c>
+      <c r="K95" t="n">
+        <v>100</v>
+      </c>
+      <c r="L95" t="n">
+        <v>100</v>
+      </c>
+      <c r="M95" t="n">
+        <v>0</v>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>57</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>05560</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>05569</t>
+        </is>
+      </c>
+      <c r="D96" t="n">
+        <v>10</v>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Jesus Marquez</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>7865609292</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>50 USD Zelle y 50 USD Cash el 07/14/2026</t>
+        </is>
+      </c>
+      <c r="J96" t="n">
+        <v>100</v>
+      </c>
+      <c r="K96" t="n">
+        <v>100</v>
+      </c>
+      <c r="L96" t="n">
+        <v>100</v>
+      </c>
+      <c r="M96" t="n">
+        <v>0</v>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="n">
+        <v>56</v>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>05550</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>05559</t>
+        </is>
+      </c>
+      <c r="D97" t="n">
+        <v>10</v>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>JAime Villegas</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>7863373859</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>Zelle to Batistoni</t>
+        </is>
+      </c>
+      <c r="J97" t="n">
+        <v>100</v>
+      </c>
+      <c r="K97" t="n">
+        <v>100</v>
+      </c>
+      <c r="L97" t="n">
+        <v>100</v>
+      </c>
+      <c r="M97" t="n">
+        <v>0</v>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="n">
+        <v>54</v>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>05530</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>05539</t>
+        </is>
+      </c>
+      <c r="D98" t="n">
+        <v>10</v>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Julio Rios</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>7866575945</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>08-11-26 Hora 710 PM</t>
+        </is>
+      </c>
+      <c r="J98" t="n">
+        <v>100</v>
+      </c>
+      <c r="K98" t="n">
+        <v>100</v>
+      </c>
+      <c r="L98" t="n">
+        <v>100</v>
+      </c>
+      <c r="M98" t="n">
+        <v>0</v>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="n">
+        <v>53</v>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>05520</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>05529</t>
+        </is>
+      </c>
+      <c r="D99" t="n">
+        <v>10</v>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Jose Valderrama</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>3054910343</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Cambio por registro de servidor // Debe aun 50 USD</t>
+        </is>
+      </c>
+      <c r="J99" t="n">
+        <v>100</v>
+      </c>
+      <c r="K99" t="n">
+        <v>100</v>
+      </c>
+      <c r="L99" t="n">
+        <v>96</v>
+      </c>
+      <c r="M99" t="n">
+        <v>4</v>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="n">
+        <v>52</v>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>05510</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>05519</t>
+        </is>
+      </c>
+      <c r="D100" t="n">
+        <v>10</v>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Jose Valderrama</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>3054910343</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>OJO cambio por Registro de Servidor</t>
+        </is>
+      </c>
+      <c r="J100" t="n">
+        <v>100</v>
+      </c>
+      <c r="K100" t="n">
+        <v>100</v>
+      </c>
+      <c r="L100" t="n">
+        <v>100</v>
+      </c>
+      <c r="M100" t="n">
+        <v>0</v>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="n">
+        <v>51</v>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>05500</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>05509</t>
+        </is>
+      </c>
+      <c r="D101" t="n">
+        <v>10</v>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Franklin Almeida</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>7863190720</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr"/>
+      <c r="J101" t="n">
+        <v>100</v>
+      </c>
+      <c r="K101" t="n">
+        <v>100</v>
+      </c>
+      <c r="L101" t="n">
+        <v>100</v>
+      </c>
+      <c r="M101" t="n">
+        <v>0</v>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="n">
+        <v>50</v>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>05490</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>05499</t>
+        </is>
+      </c>
+      <c r="D102" t="n">
+        <v>10</v>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Jean Paul / Leiver</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>3055289002</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>POR PAGAR</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr"/>
+      <c r="J102" t="n">
+        <v>100</v>
+      </c>
+      <c r="K102" t="n">
+        <v>100</v>
+      </c>
+      <c r="L102" t="n">
+        <v>0</v>
+      </c>
+      <c r="M102" t="n">
+        <v>100</v>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="n">
+        <v>49</v>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>05480</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>05489</t>
+        </is>
+      </c>
+      <c r="D103" t="n">
+        <v>10</v>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Bernardo Changarote</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>3057483434</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>08-18-26</t>
+        </is>
+      </c>
+      <c r="J103" t="n">
+        <v>100</v>
+      </c>
+      <c r="K103" t="n">
+        <v>100</v>
+      </c>
+      <c r="L103" t="n">
+        <v>100</v>
+      </c>
+      <c r="M103" t="n">
+        <v>0</v>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="n">
+        <v>48</v>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>05470</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>05479</t>
+        </is>
+      </c>
+      <c r="D104" t="n">
+        <v>10</v>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Bernardo Changarote</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>3057483434</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr"/>
+      <c r="J104" t="n">
+        <v>100</v>
+      </c>
+      <c r="K104" t="n">
+        <v>100</v>
+      </c>
+      <c r="L104" t="n">
+        <v>100</v>
+      </c>
+      <c r="M104" t="n">
+        <v>0</v>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="n">
+        <v>47</v>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>05460</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>05469</t>
+        </is>
+      </c>
+      <c r="D105" t="n">
+        <v>10</v>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Angel Castro</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>8162108796</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>KIVUHWW2B</t>
+        </is>
+      </c>
+      <c r="J105" t="n">
+        <v>100</v>
+      </c>
+      <c r="K105" t="n">
+        <v>100</v>
+      </c>
+      <c r="L105" t="n">
+        <v>100</v>
+      </c>
+      <c r="M105" t="n">
+        <v>0</v>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="n">
+        <v>46</v>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>05450</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>05459</t>
+        </is>
+      </c>
+      <c r="D106" t="n">
+        <v>10</v>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Jose Gallardo</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>7867973499</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>08/10/2026 Hora 550 PM</t>
+        </is>
+      </c>
+      <c r="J106" t="n">
+        <v>100</v>
+      </c>
+      <c r="K106" t="n">
+        <v>100</v>
+      </c>
+      <c r="L106" t="n">
+        <v>100</v>
+      </c>
+      <c r="M106" t="n">
+        <v>0</v>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="n">
+        <v>45</v>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>05440</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>05449</t>
+        </is>
+      </c>
+      <c r="D107" t="n">
+        <v>10</v>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Fernando Villasmil</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>7867948825</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr"/>
+      <c r="J107" t="n">
+        <v>100</v>
+      </c>
+      <c r="K107" t="n">
+        <v>100</v>
+      </c>
+      <c r="L107" t="n">
+        <v>100</v>
+      </c>
+      <c r="M107" t="n">
+        <v>0</v>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="n">
+        <v>43</v>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>05420</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>05429</t>
+        </is>
+      </c>
+      <c r="D108" t="n">
+        <v>10</v>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>Richard Villalon</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>3059039733</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr"/>
+      <c r="J108" t="n">
+        <v>100</v>
+      </c>
+      <c r="K108" t="n">
+        <v>100</v>
+      </c>
+      <c r="L108" t="n">
+        <v>100</v>
+      </c>
+      <c r="M108" t="n">
+        <v>0</v>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="n">
+        <v>41</v>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>05400</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>05409</t>
+        </is>
+      </c>
+      <c r="D109" t="n">
+        <v>10</v>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Alfonzo Marullo</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>3059246954</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>Batistoni el 08-19-2026</t>
+        </is>
+      </c>
+      <c r="J109" t="n">
+        <v>100</v>
+      </c>
+      <c r="K109" t="n">
+        <v>100</v>
+      </c>
+      <c r="L109" t="n">
+        <v>100</v>
+      </c>
+      <c r="M109" t="n">
+        <v>0</v>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="n">
+        <v>40</v>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>05390</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>05399</t>
+        </is>
+      </c>
+      <c r="D110" t="n">
+        <v>10</v>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Matthew Estevez</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>3053214640</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>VERIFICAR</t>
+        </is>
+      </c>
+      <c r="J110" t="n">
+        <v>100</v>
+      </c>
+      <c r="K110" t="n">
+        <v>100</v>
+      </c>
+      <c r="L110" t="n">
+        <v>100</v>
+      </c>
+      <c r="M110" t="n">
+        <v>0</v>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="n">
+        <v>39</v>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>05380</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>05389</t>
+        </is>
+      </c>
+      <c r="D111" t="n">
+        <v>10</v>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Matthew Estevez</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>3053214640</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>VERIFICAR</t>
+        </is>
+      </c>
+      <c r="J111" t="n">
+        <v>100</v>
+      </c>
+      <c r="K111" t="n">
+        <v>100</v>
+      </c>
+      <c r="L111" t="n">
+        <v>100</v>
+      </c>
+      <c r="M111" t="n">
+        <v>0</v>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="n">
+        <v>38</v>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>05370</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>05379</t>
+        </is>
+      </c>
+      <c r="D112" t="n">
+        <v>10</v>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Matthew Estevez</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>3053214640</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>VERIFICAR</t>
+        </is>
+      </c>
+      <c r="J112" t="n">
+        <v>100</v>
+      </c>
+      <c r="K112" t="n">
+        <v>100</v>
+      </c>
+      <c r="L112" t="n">
+        <v>100</v>
+      </c>
+      <c r="M112" t="n">
+        <v>0</v>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="n">
+        <v>37</v>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>05360</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>05369</t>
+        </is>
+      </c>
+      <c r="D113" t="n">
+        <v>10</v>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Matthew Estevez</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>3053214640</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>VERIFICAR</t>
+        </is>
+      </c>
+      <c r="J113" t="n">
+        <v>100</v>
+      </c>
+      <c r="K113" t="n">
+        <v>100</v>
+      </c>
+      <c r="L113" t="n">
+        <v>100</v>
+      </c>
+      <c r="M113" t="n">
+        <v>0</v>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="n">
+        <v>36</v>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>05350</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>05359</t>
+        </is>
+      </c>
+      <c r="D114" t="n">
+        <v>10</v>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Matthew Estevez</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>3053214640</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>VERIFICAR</t>
+        </is>
+      </c>
+      <c r="J114" t="n">
+        <v>100</v>
+      </c>
+      <c r="K114" t="n">
+        <v>100</v>
+      </c>
+      <c r="L114" t="n">
+        <v>100</v>
+      </c>
+      <c r="M114" t="n">
+        <v>0</v>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="n">
+        <v>35</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>05340</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>05349</t>
+        </is>
+      </c>
+      <c r="D115" t="n">
+        <v>10</v>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Joelson Gomes</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>7868180913</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>08-11-2026 // Hora 7:03PM</t>
+        </is>
+      </c>
+      <c r="J115" t="n">
+        <v>100</v>
+      </c>
+      <c r="K115" t="n">
+        <v>100</v>
+      </c>
+      <c r="L115" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M115" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="n">
+        <v>34</v>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>05330</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>05339</t>
+        </is>
+      </c>
+      <c r="D116" t="n">
+        <v>10</v>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Roman Guzmán</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>7866266328</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>08/25/2026</t>
+        </is>
+      </c>
+      <c r="J116" t="n">
+        <v>100</v>
+      </c>
+      <c r="K116" t="n">
+        <v>100</v>
+      </c>
+      <c r="L116" t="n">
+        <v>100</v>
+      </c>
+      <c r="M116" t="n">
+        <v>0</v>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="n">
+        <v>33</v>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>05320</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>05329</t>
+        </is>
+      </c>
+      <c r="D117" t="n">
+        <v>10</v>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Roman Guzmán</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>7866266328</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>08-18-2026</t>
+        </is>
+      </c>
+      <c r="J117" t="n">
+        <v>100</v>
+      </c>
+      <c r="K117" t="n">
+        <v>100</v>
+      </c>
+      <c r="L117" t="n">
+        <v>100</v>
+      </c>
+      <c r="M117" t="n">
+        <v>0</v>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="n">
+        <v>32</v>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>05310</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>05319</t>
+        </is>
+      </c>
+      <c r="D118" t="n">
+        <v>10</v>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Rafael Millan</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>7542673609</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>Zelle Batistoni</t>
+        </is>
+      </c>
+      <c r="J118" t="n">
+        <v>100</v>
+      </c>
+      <c r="K118" t="n">
+        <v>100</v>
+      </c>
+      <c r="L118" t="n">
+        <v>100</v>
+      </c>
+      <c r="M118" t="n">
+        <v>0</v>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="n">
+        <v>31</v>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>05300</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>05309</t>
+        </is>
+      </c>
+      <c r="D119" t="n">
+        <v>10</v>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Luis Enrique Hernández</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>7866305358</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>08-25-26</t>
+        </is>
+      </c>
+      <c r="J119" t="n">
+        <v>100</v>
+      </c>
+      <c r="K119" t="n">
+        <v>100</v>
+      </c>
+      <c r="L119" t="n">
+        <v>100</v>
+      </c>
+      <c r="M119" t="n">
+        <v>0</v>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="n">
+        <v>30</v>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>05290</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>05299</t>
+        </is>
+      </c>
+      <c r="D120" t="n">
+        <v>10</v>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Jorge Badra</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>7866178084</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr"/>
+      <c r="J120" t="n">
+        <v>100</v>
+      </c>
+      <c r="K120" t="n">
+        <v>100</v>
+      </c>
+      <c r="L120" t="n">
+        <v>100</v>
+      </c>
+      <c r="M120" t="n">
+        <v>0</v>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="n">
+        <v>29</v>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>05280</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>05289</t>
+        </is>
+      </c>
+      <c r="D121" t="n">
+        <v>10</v>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Jorge Badra</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>7866178084</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr"/>
+      <c r="J121" t="n">
+        <v>100</v>
+      </c>
+      <c r="K121" t="n">
+        <v>100</v>
+      </c>
+      <c r="L121" t="n">
+        <v>100</v>
+      </c>
+      <c r="M121" t="n">
+        <v>0</v>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="n">
+        <v>28</v>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>05270</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>05279</t>
+        </is>
+      </c>
+      <c r="D122" t="n">
+        <v>10</v>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Jose Miguel Bozzelli</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>7864472762</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>SQUARE</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>08-11-26</t>
+        </is>
+      </c>
+      <c r="J122" t="n">
+        <v>100</v>
+      </c>
+      <c r="K122" t="n">
+        <v>100</v>
+      </c>
+      <c r="L122" t="n">
+        <v>100.27</v>
+      </c>
+      <c r="M122" t="n">
+        <v>-0.27</v>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="n">
+        <v>27</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>05260</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>05269</t>
+        </is>
+      </c>
+      <c r="D123" t="n">
+        <v>10</v>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Pietro Petruzzi</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>7866817372</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>POR PAGAR</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr"/>
+      <c r="J123" t="n">
+        <v>100</v>
+      </c>
+      <c r="K123" t="n">
+        <v>100</v>
+      </c>
+      <c r="L123" t="n">
+        <v>0</v>
+      </c>
+      <c r="M123" t="n">
+        <v>100</v>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="n">
+        <v>26</v>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>05250</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>05259</t>
+        </is>
+      </c>
+      <c r="D124" t="n">
+        <v>10</v>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Pietro Petruzzi</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>7866817372</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr"/>
+      <c r="J124" t="n">
+        <v>100</v>
+      </c>
+      <c r="K124" t="n">
+        <v>100</v>
+      </c>
+      <c r="L124" t="n">
+        <v>100</v>
+      </c>
+      <c r="M124" t="n">
+        <v>0</v>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="n">
+        <v>25</v>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>05240</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>05249</t>
+        </is>
+      </c>
+      <c r="D125" t="n">
+        <v>10</v>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Alexis Colmenares</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>3058904167</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr"/>
+      <c r="J125" t="n">
+        <v>100</v>
+      </c>
+      <c r="K125" t="n">
+        <v>100</v>
+      </c>
+      <c r="L125" t="n">
+        <v>100</v>
+      </c>
+      <c r="M125" t="n">
+        <v>0</v>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="n">
+        <v>24</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>05230</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>05239</t>
+        </is>
+      </c>
+      <c r="D126" t="n">
+        <v>10</v>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Alexis Colmenares</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>3058904167</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr"/>
+      <c r="J126" t="n">
+        <v>100</v>
+      </c>
+      <c r="K126" t="n">
+        <v>100</v>
+      </c>
+      <c r="L126" t="n">
+        <v>100</v>
+      </c>
+      <c r="M126" t="n">
+        <v>0</v>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="n">
+        <v>23</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>05220</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>05229</t>
+        </is>
+      </c>
+      <c r="D127" t="n">
+        <v>10</v>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr"/>
+      <c r="J127" t="n">
+        <v>100</v>
+      </c>
+      <c r="K127" t="n">
+        <v>100</v>
+      </c>
+      <c r="L127" t="n">
+        <v>100</v>
+      </c>
+      <c r="M127" t="n">
+        <v>0</v>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="n">
+        <v>22</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>05210</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>05219</t>
+        </is>
+      </c>
+      <c r="D128" t="n">
+        <v>10</v>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr"/>
+      <c r="J128" t="n">
+        <v>100</v>
+      </c>
+      <c r="K128" t="n">
+        <v>100</v>
+      </c>
+      <c r="L128" t="n">
+        <v>100</v>
+      </c>
+      <c r="M128" t="n">
+        <v>0</v>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="n">
+        <v>21</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>05200</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>05209</t>
+        </is>
+      </c>
+      <c r="D129" t="n">
+        <v>10</v>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr"/>
+      <c r="J129" t="n">
+        <v>100</v>
+      </c>
+      <c r="K129" t="n">
+        <v>100</v>
+      </c>
+      <c r="L129" t="n">
+        <v>100</v>
+      </c>
+      <c r="M129" t="n">
+        <v>0</v>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="n">
+        <v>20</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>05190</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>05199</t>
+        </is>
+      </c>
+      <c r="D130" t="n">
+        <v>10</v>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr"/>
+      <c r="J130" t="n">
+        <v>100</v>
+      </c>
+      <c r="K130" t="n">
+        <v>100</v>
+      </c>
+      <c r="L130" t="n">
+        <v>100</v>
+      </c>
+      <c r="M130" t="n">
+        <v>0</v>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="n">
+        <v>19</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>05180</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>05189</t>
+        </is>
+      </c>
+      <c r="D131" t="n">
+        <v>10</v>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr"/>
+      <c r="J131" t="n">
+        <v>100</v>
+      </c>
+      <c r="K131" t="n">
+        <v>100</v>
+      </c>
+      <c r="L131" t="n">
+        <v>100</v>
+      </c>
+      <c r="M131" t="n">
+        <v>0</v>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="n">
+        <v>18</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>05170</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>05179</t>
+        </is>
+      </c>
+      <c r="D132" t="n">
+        <v>10</v>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr"/>
+      <c r="J132" t="n">
+        <v>100</v>
+      </c>
+      <c r="K132" t="n">
+        <v>100</v>
+      </c>
+      <c r="L132" t="n">
+        <v>100</v>
+      </c>
+      <c r="M132" t="n">
+        <v>0</v>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="n">
+        <v>17</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>05160</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>05169</t>
+        </is>
+      </c>
+      <c r="D133" t="n">
+        <v>10</v>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr"/>
+      <c r="J133" t="n">
+        <v>100</v>
+      </c>
+      <c r="K133" t="n">
+        <v>100</v>
+      </c>
+      <c r="L133" t="n">
+        <v>100</v>
+      </c>
+      <c r="M133" t="n">
+        <v>0</v>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="n">
+        <v>16</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>05150</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>05159</t>
+        </is>
+      </c>
+      <c r="D134" t="n">
+        <v>10</v>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr"/>
+      <c r="J134" t="n">
+        <v>100</v>
+      </c>
+      <c r="K134" t="n">
+        <v>100</v>
+      </c>
+      <c r="L134" t="n">
+        <v>100</v>
+      </c>
+      <c r="M134" t="n">
+        <v>0</v>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="n">
+        <v>15</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>05140</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>05149</t>
+        </is>
+      </c>
+      <c r="D135" t="n">
+        <v>10</v>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr"/>
+      <c r="J135" t="n">
+        <v>100</v>
+      </c>
+      <c r="K135" t="n">
+        <v>100</v>
+      </c>
+      <c r="L135" t="n">
+        <v>100</v>
+      </c>
+      <c r="M135" t="n">
+        <v>0</v>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="n">
+        <v>14</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>05130</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>05139</t>
+        </is>
+      </c>
+      <c r="D136" t="n">
+        <v>10</v>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Temistocles Rosario</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>7867248586</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr"/>
+      <c r="J136" t="n">
+        <v>100</v>
+      </c>
+      <c r="K136" t="n">
+        <v>100</v>
+      </c>
+      <c r="L136" t="n">
+        <v>100</v>
+      </c>
+      <c r="M136" t="n">
+        <v>0</v>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="n">
+        <v>13</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>05120</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>05129</t>
+        </is>
+      </c>
+      <c r="D137" t="n">
+        <v>10</v>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Carlos Tamayo</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>7867810482</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr"/>
+      <c r="J137" t="n">
+        <v>100</v>
+      </c>
+      <c r="K137" t="n">
+        <v>100</v>
+      </c>
+      <c r="L137" t="n">
+        <v>100</v>
+      </c>
+      <c r="M137" t="n">
+        <v>0</v>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="n">
+        <v>12</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>05110</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>05119</t>
+        </is>
+      </c>
+      <c r="D138" t="n">
+        <v>10</v>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Jorge Alexis paez</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>7869707033</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>08-25-26</t>
+        </is>
+      </c>
+      <c r="J138" t="n">
+        <v>100</v>
+      </c>
+      <c r="K138" t="n">
+        <v>100</v>
+      </c>
+      <c r="L138" t="n">
+        <v>100</v>
+      </c>
+      <c r="M138" t="n">
+        <v>0</v>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="n">
+        <v>11</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>05100</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>05109</t>
+        </is>
+      </c>
+      <c r="D139" t="n">
+        <v>10</v>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Abed Khawan</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>3054928802</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>WFCT22F2YMWC</t>
+        </is>
+      </c>
+      <c r="J139" t="n">
+        <v>100</v>
+      </c>
+      <c r="K139" t="n">
+        <v>100</v>
+      </c>
+      <c r="L139" t="n">
+        <v>100</v>
+      </c>
+      <c r="M139" t="n">
+        <v>0</v>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="n">
+        <v>10</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>05090</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>05099</t>
+        </is>
+      </c>
+      <c r="D140" t="n">
+        <v>10</v>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Abed Khawan</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>3054928802</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>WFCT22F2YMWC</t>
+        </is>
+      </c>
+      <c r="J140" t="n">
+        <v>100</v>
+      </c>
+      <c r="K140" t="n">
+        <v>100</v>
+      </c>
+      <c r="L140" t="n">
+        <v>100</v>
+      </c>
+      <c r="M140" t="n">
+        <v>0</v>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="n">
+        <v>6</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>05050</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>05059</t>
+        </is>
+      </c>
+      <c r="D141" t="n">
+        <v>10</v>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Giancarlo Dini</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>7869727740</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr"/>
+      <c r="J141" t="n">
+        <v>100</v>
+      </c>
+      <c r="K141" t="n">
+        <v>100</v>
+      </c>
+      <c r="L141" t="n">
+        <v>100</v>
+      </c>
+      <c r="M141" t="n">
+        <v>0</v>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="n">
+        <v>5</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>05040</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>05049</t>
+        </is>
+      </c>
+      <c r="D142" t="n">
+        <v>10</v>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Giancarlo Dini</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>7869727740</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr"/>
+      <c r="J142" t="n">
+        <v>100</v>
+      </c>
+      <c r="K142" t="n">
+        <v>100</v>
+      </c>
+      <c r="L142" t="n">
+        <v>100</v>
+      </c>
+      <c r="M142" t="n">
+        <v>0</v>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="n">
+        <v>4</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>05030</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>05039</t>
+        </is>
+      </c>
+      <c r="D143" t="n">
+        <v>10</v>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Yesse Vidarte</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>3055881646</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>WFCT22J3DQQT</t>
+        </is>
+      </c>
+      <c r="J143" t="n">
+        <v>100</v>
+      </c>
+      <c r="K143" t="n">
+        <v>100</v>
+      </c>
+      <c r="L143" t="n">
+        <v>100</v>
+      </c>
+      <c r="M143" t="n">
+        <v>0</v>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="n">
         <v>3</v>
       </c>
-      <c r="B3" t="n">
-[...18 lines deleted...]
-      <c r="G3" t="inlineStr">
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>05020</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>05029</t>
+        </is>
+      </c>
+      <c r="D144" t="n">
+        <v>10</v>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Yesse Vidarte</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>3055881646</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>WFCT22J3DQQT</t>
+        </is>
+      </c>
+      <c r="J144" t="n">
+        <v>100</v>
+      </c>
+      <c r="K144" t="n">
+        <v>100</v>
+      </c>
+      <c r="L144" t="n">
+        <v>100</v>
+      </c>
+      <c r="M144" t="n">
+        <v>0</v>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="n">
+        <v>2</v>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>05010</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>05019</t>
+        </is>
+      </c>
+      <c r="D145" t="n">
+        <v>10</v>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Santiago Gomez</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>7864522148</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
         <is>
           <t>CASH</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr"/>
-[...10 lines deleted...]
-        <v>50</v>
+      <c r="I145" t="inlineStr"/>
+      <c r="J145" t="n">
+        <v>100</v>
+      </c>
+      <c r="K145" t="n">
+        <v>100</v>
+      </c>
+      <c r="L145" t="n">
+        <v>100</v>
+      </c>
+      <c r="M145" t="n">
+        <v>0</v>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="n">
+        <v>1</v>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>05000</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>05009</t>
+        </is>
+      </c>
+      <c r="D146" t="n">
+        <v>10</v>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Alain Gonzalez</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>3057135765</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>08-11-2026 / Hora 6:38PM</t>
+        </is>
+      </c>
+      <c r="J146" t="n">
+        <v>100</v>
+      </c>
+      <c r="K146" t="n">
+        <v>100</v>
+      </c>
+      <c r="L146" t="n">
+        <v>100</v>
+      </c>
+      <c r="M146" t="n">
+        <v>0</v>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="n">
+        <v>127</v>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>06260</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>06269</t>
+        </is>
+      </c>
+      <c r="D147" t="n">
+        <v>10</v>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>Martin Malpica</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>7865666215</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>Jmp99cqwg6xb</t>
+        </is>
+      </c>
+      <c r="J147" t="n">
+        <v>100</v>
+      </c>
+      <c r="K147" t="n">
+        <v>100</v>
+      </c>
+      <c r="L147" t="n">
+        <v>100</v>
+      </c>
+      <c r="M147" t="n">
+        <v>0</v>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="n">
+        <v>126</v>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>06250</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>06259</t>
+        </is>
+      </c>
+      <c r="D148" t="n">
+        <v>10</v>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>Martin Malpica</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>7865666215</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>Jmp99cqwg6xb</t>
+        </is>
+      </c>
+      <c r="J148" t="n">
+        <v>100</v>
+      </c>
+      <c r="K148" t="n">
+        <v>100</v>
+      </c>
+      <c r="L148" t="n">
+        <v>100</v>
+      </c>
+      <c r="M148" t="n">
+        <v>0</v>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="n">
+        <v>9</v>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>05080</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>05089</t>
+        </is>
+      </c>
+      <c r="D149" t="n">
+        <v>10</v>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>Carlos Briceño</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>7866834419</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>VERIFICAR</t>
+        </is>
+      </c>
+      <c r="J149" t="n">
+        <v>100</v>
+      </c>
+      <c r="K149" t="n">
+        <v>100</v>
+      </c>
+      <c r="L149" t="n">
+        <v>100</v>
+      </c>
+      <c r="M149" t="n">
+        <v>0</v>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="n">
+        <v>8</v>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>05070</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>05079</t>
+        </is>
+      </c>
+      <c r="D150" t="n">
+        <v>10</v>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>Carlos Briceño</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>7866834419</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>VERIFICAR</t>
+        </is>
+      </c>
+      <c r="J150" t="n">
+        <v>100</v>
+      </c>
+      <c r="K150" t="n">
+        <v>100</v>
+      </c>
+      <c r="L150" t="n">
+        <v>100</v>
+      </c>
+      <c r="M150" t="n">
+        <v>0</v>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="n">
+        <v>7</v>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>05060</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>05069</t>
+        </is>
+      </c>
+      <c r="D151" t="n">
+        <v>10</v>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Jose Faddoul</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>9102095218</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>VERIFICAR</t>
+        </is>
+      </c>
+      <c r="J151" t="n">
+        <v>100</v>
+      </c>
+      <c r="K151" t="n">
+        <v>100</v>
+      </c>
+      <c r="L151" t="n">
+        <v>100</v>
+      </c>
+      <c r="M151" t="n">
+        <v>0</v>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B4"/>
+  <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Modalidad de Pago</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>CASH</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>50</v>
+        <v>6420</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>SQUARE</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>0</v>
+        <v>1703.78</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ZELLE</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>100</v>
+        <v>6136</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>POR PAGAR</t>
+        </is>
+      </c>
+      <c r="B5" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B3"/>
+  <dimension ref="A1:B151"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tickera Numero</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Total Acumulado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
         <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
         <v>3</v>
       </c>
-      <c r="B3" t="n">
+      <c r="B4" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
         <v>50</v>
+      </c>
+      <c r="B51" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="n">
+        <v>116</v>
+      </c>
+      <c r="B117" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="n">
+        <v>117</v>
+      </c>
+      <c r="B118" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="n">
+        <v>118</v>
+      </c>
+      <c r="B119" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="n">
+        <v>119</v>
+      </c>
+      <c r="B120" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="n">
+        <v>120</v>
+      </c>
+      <c r="B121" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="n">
+        <v>121</v>
+      </c>
+      <c r="B122" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="n">
+        <v>122</v>
+      </c>
+      <c r="B123" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="n">
+        <v>123</v>
+      </c>
+      <c r="B124" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="n">
+        <v>124</v>
+      </c>
+      <c r="B125" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="n">
+        <v>125</v>
+      </c>
+      <c r="B126" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="n">
+        <v>126</v>
+      </c>
+      <c r="B127" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="n">
+        <v>127</v>
+      </c>
+      <c r="B128" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="n">
+        <v>128</v>
+      </c>
+      <c r="B129" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="n">
+        <v>129</v>
+      </c>
+      <c r="B130" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="n">
+        <v>130</v>
+      </c>
+      <c r="B131" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="n">
+        <v>131</v>
+      </c>
+      <c r="B132" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="n">
+        <v>132</v>
+      </c>
+      <c r="B133" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" t="n">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="n">
+        <v>142</v>
+      </c>
+      <c r="B143" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="n">
+        <v>143</v>
+      </c>
+      <c r="B144" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="n">
+        <v>144</v>
+      </c>
+      <c r="B145" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="n">
+        <v>145</v>
+      </c>
+      <c r="B146" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="n">
+        <v>146</v>
+      </c>
+      <c r="B147" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="n">
+        <v>147</v>
+      </c>
+      <c r="B148" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="n">
+        <v>148</v>
+      </c>
+      <c r="B149" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="n">
+        <v>149</v>
+      </c>
+      <c r="B150" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="n">
+        <v>150</v>
+      </c>
+      <c r="B151" t="n">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>